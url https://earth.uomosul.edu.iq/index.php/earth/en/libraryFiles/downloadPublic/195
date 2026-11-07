--- v0 (2026-09-23)
+++ v1 (2026-11-07)
@@ -37,93 +37,60 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="620D5DC3" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="0090620B" w:rsidRDefault="00837613" w:rsidP="00837613">
       <w:pPr>
         <w:pStyle w:val="INJES12titleEnglish"/>
         <w:rPr>
           <w:sz w:val="144"/>
           <w:szCs w:val="52"/>
           <w:rtl/>
           <w:lang w:val="id-ID" w:eastAsia="en-US" w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C6AA7">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="144"/>
           <w:szCs w:val="52"/>
           <w:highlight w:val="yellow"/>
           <w:rtl/>
           <w:lang w:val="id-ID" w:eastAsia="en-US" w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>ملاحظة مهمة جدا جدا ..استخدم الانماط الموجودة ضمن القالب لتنسيق البحث بالشكل المطلوب</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2705133A" w14:textId="25A0F741" w:rsidR="00837613" w:rsidRPr="00837613" w:rsidRDefault="00837613" w:rsidP="00837613">
-[...30 lines deleted...]
-          <w:szCs w:val="32"/>
+    <w:p w14:paraId="56232E62" w14:textId="77777777" w:rsidR="00837613" w:rsidRDefault="00837613" w:rsidP="00CF12B4">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:rPr>
+          <w:i/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00837613">
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic"/>
-[...4 lines deleted...]
-          <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>العنوان بالعربي بنفس النمط</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20CA2C4C" w14:textId="11A0AFEE" w:rsidR="006D7D4B" w:rsidRPr="006D7D4B" w:rsidRDefault="00837613" w:rsidP="006D7D4B">
       <w:pPr>
         <w:pStyle w:val="120"/>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00837613">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">الباحث الأول </w:t>
       </w:r>
       <w:r w:rsidR="006D7D4B" w:rsidRPr="006D7D4B">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:rtl/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
@@ -432,53 +399,53 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="161925" cy="161925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E4509EE" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="00D87873" w:rsidRDefault="00000000" w:rsidP="00837613">
-[...1 lines deleted...]
-        <w:pStyle w:val="INJES13EIMAL"/>
+    <w:p w14:paraId="4E4509EE" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="00D87873" w:rsidRDefault="00000000" w:rsidP="00CF12B4">
+      <w:pPr>
+        <w:pStyle w:val="12"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:rtl/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00837613" w:rsidRPr="00D87873">
           <w:t>third3@</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00837613" w:rsidRPr="00D87873">
         <w:t>uomosul.edu.iq</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00837613" w:rsidRPr="00D87873">
           <w:rPr>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve">      </w:t>
         </w:r>
@@ -488,1109 +455,908 @@
       </w:hyperlink>
       <w:r w:rsidR="00837613" w:rsidRPr="00D87873">
         <w:t>uomosul.edu.iq</w:t>
       </w:r>
       <w:r w:rsidR="00837613" w:rsidRPr="00D87873">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidR="00837613">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00837613" w:rsidRPr="00D87873">
           <w:t>firstl@uomosul.edu.iq</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7412D024" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="00515E9D" w:rsidRDefault="00837613" w:rsidP="00837613">
+    <w:p w14:paraId="7412D024" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="00CF12B4" w:rsidRDefault="00837613" w:rsidP="00CF12B4">
       <w:pPr>
         <w:pStyle w:val="13"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>قسم</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>علوم</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -------</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>كلية</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -------</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>جامعة</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> --------</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>المدينة،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>العراق</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16DC4DC4" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="00515E9D" w:rsidRDefault="00837613" w:rsidP="00837613">
+      <w:pPr>
+        <w:pStyle w:val="13"/>
+        <w:rPr>
           <w:rtl/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00515E9D">
         <w:rPr>
-          <w:sz w:val="18"/>
-[...176 lines deleted...]
-          <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00515E9D">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00515E9D">
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>قسم</w:t>
       </w:r>
       <w:r w:rsidRPr="00515E9D">
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00515E9D">
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>علوم</w:t>
       </w:r>
       <w:r w:rsidRPr="00515E9D">
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> -------</w:t>
       </w:r>
       <w:r w:rsidRPr="00515E9D">
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>،</w:t>
       </w:r>
       <w:r w:rsidRPr="00515E9D">
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00515E9D">
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>كلية</w:t>
       </w:r>
       <w:r w:rsidRPr="00515E9D">
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> -------</w:t>
       </w:r>
       <w:r w:rsidRPr="00515E9D">
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>،</w:t>
       </w:r>
       <w:r w:rsidRPr="00515E9D">
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00515E9D">
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>جامعة</w:t>
       </w:r>
       <w:r w:rsidRPr="00515E9D">
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> --------</w:t>
       </w:r>
       <w:r w:rsidRPr="00515E9D">
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>،</w:t>
       </w:r>
       <w:r w:rsidRPr="00515E9D">
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00515E9D">
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>المدينة،</w:t>
       </w:r>
       <w:r w:rsidRPr="00515E9D">
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00515E9D">
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>العراق</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CA02815" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="00515E9D" w:rsidRDefault="00837613" w:rsidP="00837613">
       <w:pPr>
         <w:pStyle w:val="13"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00515E9D">
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
           <w:rtl/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00515E9D">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00515E9D">
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>قسم</w:t>
       </w:r>
       <w:r w:rsidRPr="00515E9D">
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00515E9D">
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>علوم</w:t>
       </w:r>
       <w:r w:rsidRPr="00515E9D">
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> -------</w:t>
       </w:r>
       <w:r w:rsidRPr="00515E9D">
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>،</w:t>
       </w:r>
       <w:r w:rsidRPr="00515E9D">
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00515E9D">
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>كلية</w:t>
       </w:r>
       <w:r w:rsidRPr="00515E9D">
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> -------</w:t>
       </w:r>
       <w:r w:rsidRPr="00515E9D">
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>،</w:t>
       </w:r>
       <w:r w:rsidRPr="00515E9D">
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00515E9D">
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>جامعة</w:t>
       </w:r>
       <w:r w:rsidRPr="00515E9D">
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> --------</w:t>
       </w:r>
       <w:r w:rsidRPr="00515E9D">
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>،</w:t>
       </w:r>
       <w:r w:rsidRPr="00515E9D">
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00515E9D">
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>المدينة،</w:t>
       </w:r>
       <w:r w:rsidRPr="00515E9D">
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00515E9D">
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>العراق</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="418C990F" w14:textId="77777777" w:rsidR="002C2F29" w:rsidRPr="00837613" w:rsidRDefault="002C2F29" w:rsidP="002C2F29">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Simplified Arabic"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="333A24D7" w14:textId="418FDE31" w:rsidR="006D7D4B" w:rsidRPr="002C2F29" w:rsidRDefault="006D7D4B" w:rsidP="006D7D4B">
-[...10 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w14:paraId="333A24D7" w14:textId="418FDE31" w:rsidR="006D7D4B" w:rsidRPr="00CF12B4" w:rsidRDefault="006D7D4B" w:rsidP="00CF12B4">
+      <w:pPr>
+        <w:pStyle w:val="14"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>تاريخ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>الاستلام</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00837613" w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidR="002C2F29" w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C2F29" w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>اذار</w:t>
+      </w:r>
+      <w:r w:rsidR="002C2F29" w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00837613" w:rsidRPr="00CF12B4">
+        <w:t>20**</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>تاريخ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>المراجعة</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00837613" w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidR="002C2F29" w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C2F29" w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>نيسان</w:t>
+      </w:r>
+      <w:r w:rsidR="002C2F29" w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00837613" w:rsidRPr="00CF12B4">
+        <w:t>20**</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>تاريخ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>القبــول</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00837613" w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidR="002C2F29" w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C2F29" w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>ايار</w:t>
+      </w:r>
+      <w:r w:rsidR="002C2F29" w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00837613" w:rsidRPr="00CF12B4">
+        <w:t>20**</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58A4274B" w14:textId="73DFE16F" w:rsidR="006D7D4B" w:rsidRPr="002C2F29" w:rsidRDefault="006D7D4B" w:rsidP="00CF12B4">
+      <w:pPr>
+        <w:pStyle w:val="14"/>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C2F29">
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Calibri" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">تاريخ الاستلام: </w:t>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C2F29">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>تاريخ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C2F29">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C2F29">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>النشر</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C2F29">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C2F29">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>الالكتروني</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C2F29">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C2F29">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00837613">
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Calibri" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
-[...5 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidR="002C2F29">
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Calibri" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
-[...5 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002C2F29">
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Calibri" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002C2F29">
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Calibri" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">اذار </w:t>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>تموز</w:t>
+      </w:r>
+      <w:r w:rsidR="00C10EB7" w:rsidRPr="002C2F29">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C2F29">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00837613">
-        <w:rPr>
-[...268 lines deleted...]
-        </w:rPr>
         <w:t>20**</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C844442" w14:textId="77777777" w:rsidR="006D7D4B" w:rsidRPr="006D7D4B" w:rsidRDefault="006D7D4B" w:rsidP="006D7D4B">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63B422DE" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="00837613" w:rsidRDefault="00837613" w:rsidP="00837613">
+    <w:p w14:paraId="63B422DE" w14:textId="4AFAB39A" w:rsidR="00837613" w:rsidRPr="00CF12B4" w:rsidRDefault="00837613" w:rsidP="00CF12B4">
       <w:pPr>
         <w:pStyle w:val="15"/>
         <w:bidi/>
       </w:pPr>
-      <w:r w:rsidRPr="00837613">
+      <w:r w:rsidRPr="00CF12B4">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>الملخص</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837613">
-[...4 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:t xml:space="preserve"> (Italic, Bold, 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF12B4">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:t>pt)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="682ACBE8" w14:textId="5F939353" w:rsidR="006D7D4B" w:rsidRPr="00CF12B4" w:rsidRDefault="00837613" w:rsidP="00CF12B4">
+      <w:pPr>
+        <w:pStyle w:val="16"/>
         <w:bidi/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...18 lines deleted...]
-          <w:lang w:eastAsia="en-US" w:bidi="ar-IQ"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rtl/>
         </w:rPr>
         <w:t>البحث الحالي عبارة عن دراسة تم من خلالها تشخيص وتصنيف متحجرات الاوستراكودا من مقطع تحت سطحي لتكوين هارثة (الكامبانيان المتأخر – الماسترختيان المبكر) من بئر (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837613">
-[...9 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00CF12B4">
         <w:t>Ba-8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837613">
-[...9 lines deleted...]
-          <w:lang w:eastAsia="en-US" w:bidi="ar-IQ"/>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rtl/>
         </w:rPr>
         <w:t>) في وسط العراق. حيث تم تشخيص تسعة وخمسين نوعًا ينتمون إلى (29) جنسًا / تحت جنس من (13) عائلة، منها (57) نوعًا تُنسب إلى الأنواع الموصوفة سابقًا من الدراسات المحلية والإقليمية. تم ترك نوعين تحت التسمية الحيوانية القياسية المفتوحة بسبب نقص العينات. من خلال هذه الدراسة، كان من الواضح جدًا أن الأنواع التي تم تشخيصها ضمن تكوين هارثة هي من عمر (الكامبانيان المتأخر – الماسترختيان المبكر) وهي مشابهة جدًا من حيث المظهر الخارجي والعمر الجيولوجي لنفس الأنواع التي قورنت معها والموصوفة سابقا في مناطق شرق وغرب وشمال إفريقيا، وكذلك منطقة الخليج العربي.. (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837613">
-[...9 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00CF12B4">
         <w:t>Italic, 9 pt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837613">
-[...9 lines deleted...]
-          <w:lang w:eastAsia="en-US" w:bidi="ar-IQ"/>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rtl/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CDD825C" w14:textId="77777777" w:rsidR="006D7D4B" w:rsidRPr="00837613" w:rsidRDefault="006D7D4B" w:rsidP="007847A5">
+    <w:p w14:paraId="4CDD825C" w14:textId="77777777" w:rsidR="006D7D4B" w:rsidRPr="00CF12B4" w:rsidRDefault="006D7D4B" w:rsidP="00CF12B4">
       <w:pPr>
         <w:pStyle w:val="15"/>
         <w:bidi/>
       </w:pPr>
-      <w:r w:rsidRPr="00837613">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00837613">
+      <w:r w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>الكلمات</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>المفتاحية</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF12B4">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="436257BB" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="00F3068B" w:rsidRDefault="00837613" w:rsidP="00837613">
+    <w:p w14:paraId="436257BB" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="00CF12B4" w:rsidRDefault="00837613" w:rsidP="00CF12B4">
       <w:pPr>
         <w:pStyle w:val="18"/>
         <w:bidi/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F3068B">
+      </w:pPr>
+      <w:r w:rsidRPr="00CF12B4">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">الكلمة المفتاحية الأولى : الكلمة المفتاحية الثانية : الكلمة المفتاحية الثالثة: الكلمة المفتاحية الرابعة: الكلمة المفتاحية الخامسة </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F3068B">
+      <w:r w:rsidRPr="00CF12B4">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F3068B">
+      <w:r w:rsidRPr="00CF12B4">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F3068B">
+      <w:r w:rsidRPr="00CF12B4">
         <w:t>(Italic, 9 SA)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="493720DF" w14:textId="77777777" w:rsidR="006D7D4B" w:rsidRPr="006D7D4B" w:rsidRDefault="006D7D4B" w:rsidP="006D7D4B">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62F4F9FB" w14:textId="13DAC63C" w:rsidR="006D7D4B" w:rsidRPr="006D7D4B" w:rsidRDefault="00FA7095" w:rsidP="00FA7095">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
@@ -1760,349 +1526,439 @@
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:lang w:val="id-ID" w:eastAsia="en-US"/>
         </w:rPr>
         <w:sectPr w:rsidR="006D7D4B" w:rsidRPr="006D7D4B" w:rsidSect="008B39F0">
           <w:headerReference w:type="even" r:id="rId13"/>
           <w:headerReference w:type="default" r:id="rId14"/>
           <w:footerReference w:type="even" r:id="rId15"/>
           <w:footerReference w:type="default" r:id="rId16"/>
           <w:headerReference w:type="first" r:id="rId17"/>
           <w:footerReference w:type="first" r:id="rId18"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1701" w:header="540" w:footer="576" w:gutter="0"/>
           <w:pgNumType w:fmt="numberInDash" w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:bidi/>
           <w:docGrid w:linePitch="437"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DB0CB33" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="00837613" w:rsidRDefault="00837613" w:rsidP="00837613">
+    <w:p w14:paraId="18771BE8" w14:textId="06C50029" w:rsidR="004438C1" w:rsidRPr="00CF12B4" w:rsidRDefault="00837613" w:rsidP="004438C1">
       <w:pPr>
         <w:pStyle w:val="191"/>
         <w:bidi/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">  (SA 10) </w:t>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk244876749"/>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:t xml:space="preserve">(SA </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4DF0">
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00837613">
+      <w:r w:rsidRPr="00CF12B4">
         <w:t>المقدمة</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00837613">
+      <w:r w:rsidRPr="00CF12B4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05187D4C" w14:textId="708E0B33" w:rsidR="006D7D4B" w:rsidRPr="006D7D4B" w:rsidRDefault="00837613" w:rsidP="00837613">
+    <w:p w14:paraId="05187D4C" w14:textId="708E0B33" w:rsidR="006D7D4B" w:rsidRDefault="00837613" w:rsidP="00CF12B4">
       <w:pPr>
         <w:pStyle w:val="21"/>
         <w:bidi/>
         <w:rPr>
-          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic"/>
-[...9 lines deleted...]
-          <w:lang w:bidi="ar-IQ"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rtl/>
         </w:rPr>
         <w:t>النص التالي هو نص إرشادي يوضح طريقة تنسيق البحث داخل هذا القالب. بعد أن يقوم الباحث بكتابة بحثه الكامل، يتم نسخ النص من الملف الأصلي ولصقه في هذا القالب ثم إعادة تنسيقه وفق متطلبات المجلة.……………..، إلخ، [</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CF12B4">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
-          <w:b/>
-[...1 lines deleted...]
-          <w:lang w:bidi="ar-IQ"/>
+          <w:rtl/>
         </w:rPr>
         <w:t>المصدر</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837613">
-[...2 lines deleted...]
-          <w:lang w:bidi="ar-IQ"/>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:rtl/>
         </w:rPr>
         <w:t>].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="132E4952" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="00837613" w:rsidRDefault="00837613" w:rsidP="00837613">
-[...45 lines deleted...]
-    <w:p w14:paraId="0A1F24E0" w14:textId="77777777" w:rsidR="00837613" w:rsidRDefault="00837613" w:rsidP="00837613">
+    <w:p w14:paraId="5822E337" w14:textId="78A6EB10" w:rsidR="004438C1" w:rsidRPr="004438C1" w:rsidRDefault="004438C1" w:rsidP="004438C1">
       <w:pPr>
         <w:pStyle w:val="191"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:bidi/>
         <w:ind w:left="144"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk244876772"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk223857762"/>
+      <w:r w:rsidRPr="004438C1">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="18"/>
-[...12 lines deleted...]
-        <w:ind w:left="144"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004438C1">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="18"/>
-[...13 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SA 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="35CCC40A" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="007C2481" w:rsidRDefault="00837613" w:rsidP="00837613">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="132E4952" w14:textId="68EC9BD3" w:rsidR="00837613" w:rsidRPr="00837613" w:rsidRDefault="00837613" w:rsidP="004438C1">
+      <w:pPr>
+        <w:pStyle w:val="191"/>
+        <w:bidi/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00837613">
+        <w:t xml:space="preserve">   (SA </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF12B4">
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00837613">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00837613">
+        <w:t>هدف</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00837613">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00837613">
+        <w:t>الدراسة</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00837613">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="35CCC40A" w14:textId="2B8CB1FF" w:rsidR="00837613" w:rsidRPr="004438C1" w:rsidRDefault="00837613" w:rsidP="004438C1">
       <w:pPr>
         <w:pStyle w:val="21"/>
         <w:bidi/>
-        <w:ind w:firstLine="0"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="0B898D8D" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="00F3068B" w:rsidRDefault="00837613" w:rsidP="00837613">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00837613">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">النص التالي هو نص إرشادي يوضح طريقة تنسيق البحث داخل هذا القالب. بعد أن يقوم الباحث بكتابة بحثه الكامل، يتم نسخ النص من الملف الأصلي ولصقه في هذا القالب ثم إعادة </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00837613">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تنسيقه وفق متطلبات المجلة.……………..، إلخ. [المصدر].</w:t>
+      </w:r>
+      <w:r w:rsidR="004438C1">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004438C1" w:rsidRPr="004438C1">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="004438C1" w:rsidRPr="004438C1">
+        <w:t>SA 10</w:t>
+      </w:r>
+      <w:r w:rsidR="004438C1" w:rsidRPr="004438C1">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B898D8D" w14:textId="53B90779" w:rsidR="00837613" w:rsidRPr="00F3068B" w:rsidRDefault="00837613" w:rsidP="00837613">
       <w:pPr>
         <w:pStyle w:val="191"/>
         <w:bidi/>
         <w:rPr>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F3068B">
-        <w:t xml:space="preserve">  (SA 10) </w:t>
+        <w:t xml:space="preserve">  (SA </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF12B4">
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3068B">
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F3068B">
         <w:t>المواد</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F3068B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F3068B">
         <w:t>وطرائق</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F3068B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F3068B">
         <w:t>العمل</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F3068B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37080C80" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="00837613" w:rsidRDefault="00837613" w:rsidP="00837613">
+    <w:p w14:paraId="37080C80" w14:textId="6B65F41E" w:rsidR="00837613" w:rsidRPr="00837613" w:rsidRDefault="00837613" w:rsidP="00837613">
       <w:pPr>
         <w:pStyle w:val="21"/>
         <w:bidi/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00837613">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>النص التالي هو نص إرشادي يوضح طريقة تنسيق البحث داخل هذا القالب. بعد أن يقوم الباحث بكتابة بحثه الكامل، يتم نسخ النص من الملف الأصلي ولصقه في هذا القالب ثم إعادة تنسيقه وفق متطلبات المجلة.……………..، إلخ</w:t>
       </w:r>
       <w:r w:rsidRPr="00837613">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="4AD45FC5" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="00F3068B" w:rsidRDefault="00837613" w:rsidP="00837613">
+      <w:r w:rsidR="004438C1">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004438C1" w:rsidRPr="004438C1">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="004438C1" w:rsidRPr="004438C1">
+        <w:t>SA 10</w:t>
+      </w:r>
+      <w:r w:rsidR="004438C1" w:rsidRPr="004438C1">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AD45FC5" w14:textId="21A6A92D" w:rsidR="00837613" w:rsidRPr="00F3068B" w:rsidRDefault="00837613" w:rsidP="00837613">
       <w:pPr>
         <w:pStyle w:val="191"/>
         <w:bidi/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F3068B">
         <w:t>النتائج</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F3068B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F3068B">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F3068B">
         <w:t xml:space="preserve">   (</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F3068B">
-        <w:t>SA 10)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="506AD72A" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="00837613" w:rsidRDefault="00837613" w:rsidP="00837613">
+        <w:t>SA 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF12B4">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3068B">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="506AD72A" w14:textId="6C4735BF" w:rsidR="00837613" w:rsidRPr="00837613" w:rsidRDefault="00837613" w:rsidP="00837613">
       <w:pPr>
         <w:pStyle w:val="21"/>
         <w:bidi/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00837613">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t>النص التالي هو نص إرشادي يوضح طريقة تنسيق البحث داخل هذا القالب. بعد أن يقوم الباحث بكتابة بحثه الكامل، يتم نسخ النص من الملف الأصلي ولصقه في هذا القالب ثم إعادة تنسيقه وفق متطلبات المجلة.</w:t>
+        <w:t xml:space="preserve">النص التالي هو نص إرشادي يوضح طريقة تنسيق البحث داخل هذا القالب. بعد أن يقوم الباحث بكتابة بحثه الكامل، يتم </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00837613">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>نسخ النص من الملف الأصلي ولصقه في هذا القالب ثم إعادة تنسيقه وفق متطلبات المجلة.</w:t>
+      </w:r>
+      <w:r w:rsidR="004438C1">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004438C1" w:rsidRPr="004438C1">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="004438C1" w:rsidRPr="004438C1">
+        <w:t>SA 10</w:t>
+      </w:r>
+      <w:r w:rsidR="004438C1" w:rsidRPr="004438C1">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DCD54DA" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="00F3068B" w:rsidRDefault="00837613" w:rsidP="00837613">
       <w:pPr>
         <w:pStyle w:val="21"/>
         <w:bidi/>
         <w:rPr>
           <w:b/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F3068B">
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>يجب توسيط الجداول والأشكال كما هو موضح في الجدول 1 أدناه، والإشارة إليها في المخطوطة وفقًا لتسلسل ظهورها</w:t>
       </w:r>
       <w:r w:rsidRPr="00F3068B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="393D0CEE" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="007C2481" w:rsidRDefault="00837613" w:rsidP="00837613">
+    <w:p w14:paraId="393D0CEE" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="006D4DF0" w:rsidRDefault="00837613" w:rsidP="006D4DF0">
       <w:pPr>
         <w:pStyle w:val="22"/>
         <w:bidi/>
-        <w:ind w:firstLine="169"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007C2481">
+      </w:pPr>
+      <w:r w:rsidRPr="006D4DF0">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>الجدول 1: محاذاة مركزية، بدون التفاف نصي، تباعد بمقدار 1، بدون تباعد قبل أو بعد النص</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C2481">
+      <w:r w:rsidRPr="006D4DF0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid12"/>
         <w:tblW w:w="3219" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1018"/>
         <w:gridCol w:w="1018"/>
         <w:gridCol w:w="1183"/>
       </w:tblGrid>
       <w:tr w:rsidR="00837613" w:rsidRPr="00F3068B" w14:paraId="4019ED1B" w14:textId="77777777" w:rsidTr="00A1016E">
         <w:trPr>
           <w:jc w:val="center"/>
@@ -2439,545 +2295,1128 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2564765" cy="1442085"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="28575" cmpd="sng">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                     <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="550ABBC3" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="00F3068B" w:rsidRDefault="00837613" w:rsidP="00837613">
+    <w:p w14:paraId="550ABBC3" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="006D4DF0" w:rsidRDefault="00837613" w:rsidP="006D4DF0">
       <w:pPr>
         <w:pStyle w:val="25"/>
         <w:bidi/>
       </w:pPr>
-      <w:r w:rsidRPr="00F3068B">
+      <w:r w:rsidRPr="006D4DF0">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>الشكل 1: متوافق مع النص………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17D21BAF" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="00F3068B" w:rsidRDefault="00837613" w:rsidP="00837613">
+    <w:p w14:paraId="17D21BAF" w14:textId="631D9D40" w:rsidR="00837613" w:rsidRPr="00F3068B" w:rsidRDefault="00837613" w:rsidP="00837613">
       <w:pPr>
         <w:pStyle w:val="191"/>
         <w:bidi/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F3068B">
         <w:t>المناقشة</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F3068B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F3068B">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F3068B">
         <w:t xml:space="preserve">   (</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F3068B">
-        <w:t>SA 10)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="727CB501" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="00837613" w:rsidRDefault="00837613" w:rsidP="00837613">
+        <w:t>SA 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF12B4">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3068B">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="727CB501" w14:textId="09AD4C81" w:rsidR="00837613" w:rsidRPr="00837613" w:rsidRDefault="00837613" w:rsidP="00837613">
       <w:pPr>
         <w:pStyle w:val="21"/>
         <w:bidi/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00837613">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>النص التالي هو نص إرشادي يوضح طريقة تنسيق البحث داخل هذا القالب. بعد أن يقوم الباحث بكتابة بحثه الكامل، يتم نسخ النص من الملف الأصلي ولصقه في هذا القالب ثم إعادة تنسيقه وفق متطلبات المجلة.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="3538DC8D" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="00880854" w:rsidRDefault="00837613" w:rsidP="00837613">
+      <w:r w:rsidR="004438C1">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004438C1" w:rsidRPr="004438C1">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="004438C1" w:rsidRPr="004438C1">
+        <w:t>SA 10</w:t>
+      </w:r>
+      <w:r w:rsidR="004438C1" w:rsidRPr="004438C1">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3538DC8D" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="00CF12B4" w:rsidRDefault="00837613" w:rsidP="00837613">
       <w:pPr>
         <w:pStyle w:val="201"/>
         <w:bidi/>
         <w:rPr>
-          <w:rtl/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>عنوان القسم الفرعي 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6171EA5B" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="00F3068B" w:rsidRDefault="00837613" w:rsidP="007847A5">
+    <w:p w14:paraId="6171EA5B" w14:textId="20BFDFB5" w:rsidR="00837613" w:rsidRPr="00F3068B" w:rsidRDefault="00837613" w:rsidP="007847A5">
       <w:pPr>
         <w:pStyle w:val="INJES31textEnglish"/>
         <w:bidi/>
         <w:rPr>
-          <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F3068B">
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="id-ID" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>أأأأأأأأأأأأأأأأأأأ</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="6A389CCB" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="00F3068B" w:rsidRDefault="00837613" w:rsidP="00837613">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004438C1">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:val="id-ID" w:eastAsia="en-US" w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004438C1" w:rsidRPr="004438C1">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="id-ID" w:eastAsia="en-US" w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="004438C1" w:rsidRPr="004438C1">
+        <w:rPr>
+          <w:lang w:val="id-ID" w:eastAsia="en-US" w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>SA 10</w:t>
+      </w:r>
+      <w:r w:rsidR="004438C1" w:rsidRPr="004438C1">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="id-ID" w:eastAsia="en-US" w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A389CCB" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="00CF12B4" w:rsidRDefault="00837613" w:rsidP="00837613">
       <w:pPr>
         <w:pStyle w:val="201"/>
         <w:bidi/>
         <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F3068B">
-        <w:rPr>
+      <w:r w:rsidRPr="00CF12B4">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>عنوان القسم الفرعي 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18E3FBA1" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="00F3068B" w:rsidRDefault="00837613" w:rsidP="007847A5">
+    <w:p w14:paraId="18E3FBA1" w14:textId="38DAE858" w:rsidR="00837613" w:rsidRPr="00F3068B" w:rsidRDefault="00837613" w:rsidP="007847A5">
       <w:pPr>
         <w:pStyle w:val="INJES31textEnglish"/>
         <w:bidi/>
         <w:rPr>
+          <w:lang w:val="id-ID" w:eastAsia="en-GB" w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3068B">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="id-ID" w:eastAsia="en-GB" w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>ب</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3068B">
+        <w:rPr>
+          <w:rtl/>
           <w:lang w:val="id-ID" w:eastAsia="en-GB"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F3068B">
         <w:rPr>
           <w:rtl/>
+          <w:lang w:val="id-ID" w:eastAsia="en-GB" w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>ب</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3068B">
+        <w:rPr>
+          <w:rtl/>
           <w:lang w:val="id-ID" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>ب ب ب ب ب ب ب ب</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7D3907D5" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="00F3068B" w:rsidRDefault="00837613" w:rsidP="00837613">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3068B">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="id-ID" w:eastAsia="en-GB" w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>ب</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3068B">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="id-ID" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3068B">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="id-ID" w:eastAsia="en-GB" w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>ب</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3068B">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="id-ID" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3068B">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="id-ID" w:eastAsia="en-GB" w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>ب</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3068B">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="id-ID" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3068B">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="id-ID" w:eastAsia="en-GB" w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>ب</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3068B">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="id-ID" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3068B">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="id-ID" w:eastAsia="en-GB" w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>ب</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3068B">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="id-ID" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3068B">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="id-ID" w:eastAsia="en-GB" w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>ب</w:t>
+      </w:r>
+      <w:r w:rsidR="004438C1">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:val="id-ID" w:eastAsia="en-GB" w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004438C1" w:rsidRPr="004438C1">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="id-ID" w:eastAsia="en-GB" w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="004438C1" w:rsidRPr="004438C1">
+        <w:rPr>
+          <w:lang w:val="id-ID" w:eastAsia="en-GB" w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>SA 10</w:t>
+      </w:r>
+      <w:r w:rsidR="004438C1" w:rsidRPr="004438C1">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="id-ID" w:eastAsia="en-GB" w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D3907D5" w14:textId="1DCCA07D" w:rsidR="00837613" w:rsidRPr="00F3068B" w:rsidRDefault="00837613" w:rsidP="00837613">
       <w:pPr>
         <w:pStyle w:val="191"/>
         <w:bidi/>
         <w:rPr>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F3068B">
         <w:t>الاستنتاجات</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F3068B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F3068B">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F3068B">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F3068B">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>SA 10)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0FEE6700" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="00F3068B" w:rsidRDefault="00837613" w:rsidP="00837613">
+        <w:t>SA 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF12B4">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3068B">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FEE6700" w14:textId="05D2B12E" w:rsidR="00837613" w:rsidRPr="004438C1" w:rsidRDefault="00837613" w:rsidP="004438C1">
       <w:pPr>
         <w:pStyle w:val="21"/>
         <w:bidi/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:lang w:val="id-ID"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004438C1">
+        <w:rPr>
+          <w:rtl/>
         </w:rPr>
         <w:t>النص التالي هو نص إرشادي يوضح طريقة تنسيق البحث داخل هذا القالب. بعد أن يقوم الباحث بكتابة بحثه الكامل، يتم نسخ النص من الملف الأصلي ولصقه في هذا القالب ثم إعادة تنسيقه وفق متطلبات المجلة.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="47F21EC6" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="00F3068B" w:rsidRDefault="00837613" w:rsidP="00837613">
+      <w:r w:rsidR="004438C1">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Hlk244888054"/>
+      <w:r w:rsidR="004438C1" w:rsidRPr="004438C1">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="004438C1" w:rsidRPr="004438C1">
+        <w:t>SA 10</w:t>
+      </w:r>
+      <w:r w:rsidR="004438C1" w:rsidRPr="004438C1">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="47F21EC6" w14:textId="7AAE60FF" w:rsidR="00837613" w:rsidRPr="00F3068B" w:rsidRDefault="00837613" w:rsidP="00837613">
       <w:pPr>
         <w:pStyle w:val="191"/>
         <w:bidi/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F3068B">
         <w:t>الشكر</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F3068B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F3068B">
         <w:t>والتقدير</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F3068B">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F3068B">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">  (</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F3068B">
         <w:rPr>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>SA 10)</w:t>
+        <w:t>SA 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF12B4">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3068B">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E937F7A" w14:textId="2774B524" w:rsidR="00837613" w:rsidRPr="00F3068B" w:rsidRDefault="00837613" w:rsidP="00837613">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:rtl/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Amiri" w:hAnsi="Amiri" w:hint="cs"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:rtl/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>نشكر ..............</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B8E3439" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="00F3068B" w:rsidRDefault="00837613" w:rsidP="00837613">
+    <w:p w14:paraId="6B8E3439" w14:textId="778136BC" w:rsidR="00837613" w:rsidRPr="00F3068B" w:rsidRDefault="00837613" w:rsidP="00837613">
       <w:pPr>
         <w:pStyle w:val="191"/>
         <w:bidi/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F3068B">
         <w:t>تضارب</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F3068B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F3068B">
         <w:t>المصالح</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F3068B">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="497664CB" w14:textId="02A07AA0" w:rsidR="00837613" w:rsidRPr="00F3068B" w:rsidRDefault="00837613" w:rsidP="00837613">
+      <w:r w:rsidR="00CF12B4" w:rsidRPr="00F3068B">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(SA 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF12B4">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF12B4" w:rsidRPr="00F3068B">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="497664CB" w14:textId="1F7CF089" w:rsidR="00837613" w:rsidRDefault="00837613" w:rsidP="00837613">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>نؤكد بأنه لا يوجد اي تضارب للمصالح...........</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4DF0">
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4DF0">
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic" w:hint="cs"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:rtl/>
-          <w:lang w:eastAsia="en-US"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="5E05A3C6" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="00F3068B" w:rsidRDefault="00837613" w:rsidP="00837613">
+          <w:lang w:eastAsia="en-US" w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4DF0" w:rsidRPr="006D4DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4DF0" w:rsidRPr="006D4DF0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>SA</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4DF0" w:rsidRPr="006D4DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4DF0" w:rsidRPr="006D4DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:rtl/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33251BD9" w14:textId="67FB5162" w:rsidR="006D4DF0" w:rsidRPr="00AC4113" w:rsidRDefault="006D4DF0" w:rsidP="006D4DF0">
+      <w:pPr>
+        <w:pStyle w:val="191"/>
+        <w:bidi/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC4113">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بيان التمويل</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3068B">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(SA 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3068B">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F614F1E" w14:textId="5863C0E5" w:rsidR="006D4DF0" w:rsidRDefault="006D4DF0" w:rsidP="006D4DF0">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA14AB">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> لم يتلق هذا البحث أي تمويل خارجي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA14AB">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4DF0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>SA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="281CAF45" w14:textId="6F2931A6" w:rsidR="00073C19" w:rsidRDefault="00073C19" w:rsidP="00073C19">
+      <w:pPr>
+        <w:pStyle w:val="191"/>
+        <w:bidi/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00073C19">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="ar"/>
+        </w:rPr>
+        <w:t>مساهمات المؤلفين</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="ar"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52FE1022" w14:textId="3BD97D90" w:rsidR="00073C19" w:rsidRPr="00073C19" w:rsidRDefault="00073C19" w:rsidP="00073C19">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
+        <w:bidi/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00073C19">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يجب اضافة مساهمة كل باحث وتحديد دوره في البحث</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13A80E16" w14:textId="7FF16EEC" w:rsidR="00073C19" w:rsidRPr="006D4DF0" w:rsidRDefault="00073C19" w:rsidP="00073C19">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
+        <w:bidi/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D4DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4DF0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>SA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic"/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4DF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E05A3C6" w14:textId="43170FFF" w:rsidR="00837613" w:rsidRPr="00F3068B" w:rsidRDefault="00837613" w:rsidP="00837613">
       <w:pPr>
         <w:pStyle w:val="191"/>
         <w:bidi/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F3068B">
         <w:t>المراجع</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F3068B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F3068B">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F3068B">
         <w:t xml:space="preserve">   (</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F3068B">
-        <w:t>SA 10)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1968CF94" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="00F3068B" w:rsidRDefault="00837613" w:rsidP="00837613">
+        <w:t>SA 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF12B4">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3068B">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1968CF94" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="004438C1" w:rsidRDefault="00837613" w:rsidP="004438C1">
       <w:pPr>
         <w:pStyle w:val="21"/>
         <w:bidi/>
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F3068B">
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004438C1">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>المراجع الرئيسية هي المجلات والمؤتمرات الدولية. يجب أن تكون جميع المراجع من أحدث المصادر وأكثرها صلة بالموضوع. تُكتب المراجع بأسلوب تحريري ( ) - انظر الأمثلة أدناه (9 نقاط):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64F022C7" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="00F3068B" w:rsidRDefault="00837613" w:rsidP="00837613">
       <w:pPr>
         <w:pStyle w:val="21"/>
         <w:bidi/>
         <w:rPr>
           <w:b/>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F3068B">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>بالنسبة للمصادر يتم كتابها كما في الصيغة التالية مع الغاء جميع الاقواس من السنوات ، وفي حال كان المصدر عربي يتم ترجمته الى اللغة الإنكليزية مع إضافة عبارة (</w:t>
       </w:r>
       <w:r w:rsidRPr="00F3068B">
         <w:t>In Arabic</w:t>
       </w:r>
       <w:r w:rsidRPr="00F3068B">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:t>) في نهاية المصدر</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B73071B" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="00837613" w:rsidRDefault="00837613" w:rsidP="00837613">
+    <w:p w14:paraId="6B73071B" w14:textId="2551FF61" w:rsidR="00837613" w:rsidRPr="006D4DF0" w:rsidRDefault="00837613" w:rsidP="006D4DF0">
       <w:pPr>
         <w:pStyle w:val="26"/>
       </w:pPr>
+      <w:r w:rsidRPr="006D4DF0">
+        <w:t xml:space="preserve">Abu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D4DF0">
+        <w:t>Radi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D4DF0">
+        <w:t>, F.A.A., 2000. Quantitative methods in geography, Alexandria, Dar Al-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D4DF0">
+        <w:t>Marefa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D4DF0">
+        <w:t xml:space="preserve"> Al-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D4DF0">
+        <w:t>Jami`iyyah</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D4DF0">
+        <w:t xml:space="preserve">, 493 pages. (In </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006D4DF0">
+        <w:t>Arabic)</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4DF0" w:rsidRPr="006D4DF0">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4DF0" w:rsidRPr="006D4DF0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk244888188"/>
+      <w:r w:rsidR="006D4DF0" w:rsidRPr="006D4DF0">
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006D4DF0">
+        <w:t xml:space="preserve">09 </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4DF0" w:rsidRPr="006D4DF0">
+        <w:t>pt)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="36E47658" w14:textId="2CDE2C76" w:rsidR="00837613" w:rsidRPr="00837613" w:rsidRDefault="00837613" w:rsidP="006D4DF0">
+      <w:pPr>
+        <w:pStyle w:val="26"/>
+      </w:pPr>
       <w:r w:rsidRPr="00837613">
-        <w:t xml:space="preserve">Abu </w:t>
+        <w:t>Al-Azzawi, A.A.A., 2019. Evaluation of spatial prediction maps for rain in northern Iraq using GIS</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4DF0">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4DF0" w:rsidRPr="006D4DF0">
+        <w:t>(09 pt)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="759CD838" w14:textId="10D7D6E3" w:rsidR="00837613" w:rsidRPr="00837613" w:rsidRDefault="00837613" w:rsidP="00837613">
+      <w:pPr>
+        <w:pStyle w:val="26"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00837613">
+        <w:t xml:space="preserve">techniques, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00837613">
-        <w:t>Radi</w:t>
-[...7 lines deleted...]
-        <w:t>Marefa</w:t>
+        <w:t>Midad</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00837613">
         <w:t xml:space="preserve"> Al-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00837613">
-        <w:t>Jami`iyyah</w:t>
-[...30 lines deleted...]
-      <w:r w:rsidRPr="00837613">
         <w:t>Adab</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00837613">
         <w:t xml:space="preserve"> Journal, special issue of conferences 2018-2019, pg. 941-962. (In Arabic)</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="1D1FDCC6" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="00837613" w:rsidRDefault="00837613" w:rsidP="00837613">
+      <w:r w:rsidR="006D4DF0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4DF0" w:rsidRPr="006D4DF0">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4DF0">
+        <w:t xml:space="preserve">09 </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4DF0" w:rsidRPr="006D4DF0">
+        <w:t>pt)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D1FDCC6" w14:textId="441C5B90" w:rsidR="00837613" w:rsidRPr="00837613" w:rsidRDefault="00837613" w:rsidP="00837613">
       <w:pPr>
         <w:pStyle w:val="26"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_top"/>
+      <w:bookmarkStart w:id="5" w:name="_top"/>
       <w:r w:rsidRPr="00837613">
         <w:t>Ayad K. H., 2014</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="00837613">
         <w:t>. Best Distribution and Plotting Positions of Annual Rainfall in the Catchment of Holy Karbala in Iraq, Journal of Babylon University/Engineering Sciences, No. 4, Vol. 22, pp. 894-906.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="6A65584A" w14:textId="2CD4AB65" w:rsidR="00837613" w:rsidRPr="00837613" w:rsidRDefault="00000000" w:rsidP="00837613">
+      <w:r w:rsidR="006D4DF0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4DF0" w:rsidRPr="006D4DF0">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4DF0">
+        <w:t xml:space="preserve">09 </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4DF0" w:rsidRPr="006D4DF0">
+        <w:t>pt)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A65584A" w14:textId="1D8785BC" w:rsidR="00837613" w:rsidRPr="00837613" w:rsidRDefault="00000000" w:rsidP="00837613">
       <w:pPr>
         <w:pStyle w:val="26"/>
       </w:pPr>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="00837613" w:rsidRPr="00837613">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://globalweather.tamu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00837613" w:rsidRPr="00837613">
-        <w:t xml:space="preserve">,  Global Weather Data for SWAT, 1982-2014. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4CF91035" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="00837613" w:rsidRDefault="00837613" w:rsidP="00837613">
+        <w:t>,  Global Weather Data for SWAT, 1982-2014.</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4DF0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006D4DF0" w:rsidRPr="006D4DF0">
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006D4DF0">
+        <w:t xml:space="preserve">09 </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4DF0" w:rsidRPr="006D4DF0">
+        <w:t>pt)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CF91035" w14:textId="039E979F" w:rsidR="00837613" w:rsidRPr="00837613" w:rsidRDefault="00837613" w:rsidP="00837613">
       <w:pPr>
         <w:pStyle w:val="26"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00837613">
         <w:t>Sanchez F.J., Chris, M.M., and Victor, J., 2013. Influence of topography on rainfall variability in Santiago Island, Cape Verde, International Journal of Climatology, pp. 1-17.</w:t>
       </w:r>
+      <w:r w:rsidR="006D4DF0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4DF0" w:rsidRPr="006D4DF0">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4DF0">
+        <w:t xml:space="preserve">09 </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4DF0" w:rsidRPr="006D4DF0">
+        <w:t>pt)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="09EFAEBA" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="00F3068B" w:rsidRDefault="00837613" w:rsidP="00837613">
       <w:pPr>
         <w:pStyle w:val="21"/>
         <w:bidi/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F3068B">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">في حال كان هنالك ملحق يتم كتابته بالصيغة </w:t>
       </w:r>
       <w:r w:rsidRPr="00F3068B">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>التالية</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B0ED782" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="00333600" w:rsidRDefault="00837613" w:rsidP="00837613">
       <w:pPr>
         <w:pStyle w:val="27"/>
         <w:bidi/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
@@ -3090,94 +3529,94 @@
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">، </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00333600">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>1850</w:t>
       </w:r>
       <w:r w:rsidRPr="00333600">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00333600">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>،</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00333600">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> القسم المحوري، العينة 26؛ ج. أسيلينا داندوتيكا (ديفيز، 1937)، القسم المحوري، العينة 32؛ د. الحويصلات الصلبة (هوتنجر، 1960)، المقطع المحوري، العينة 35؛ ه. </w:t>
+        <w:t xml:space="preserve"> القسم </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00333600">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">المحوري، العينة 26؛ ج. أسيلينا داندوتيكا (ديفيز، 1937)، القسم المحوري، العينة 32؛ د. الحويصلات الصلبة (هوتنجر، 1960)، المقطع المحوري، العينة 35؛ ه. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00333600">
         <w:t>Alveolina</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00333600">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00333600">
         <w:t>frumentiformis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00333600">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00333600">
         <w:t>Schwager</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00333600">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>، 1883</w:t>
       </w:r>
       <w:r w:rsidRPr="00333600">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00333600">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">، مقطع مائل، عينة 33؛ و. الحويصلات الفرعية </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">(وان، 1990)، القسم المائل، العينة 35؛ ز. نوموليتس المسطحة (لامارك، 1804)، القسم الاستوائي، العينة 34؛ ح. </w:t>
+        <w:t xml:space="preserve">، مقطع مائل، عينة 33؛ و. الحويصلات الفرعية (وان، 1990)، القسم المائل، العينة 35؛ ز. نوموليتس المسطحة (لامارك، 1804)، القسم الاستوائي، العينة 34؛ ح. </w:t>
       </w:r>
       <w:r w:rsidRPr="00333600">
         <w:t>Nummulites globulus (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00333600">
         <w:t>Leymerie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00333600">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>، 1846</w:t>
       </w:r>
       <w:r w:rsidRPr="00333600">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00333600">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">، القسم المحوري، العينة 30؛ أنا. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -3939,403 +4378,333 @@
     </w:p>
     <w:p w14:paraId="4A28A5C2" w14:textId="77777777" w:rsidR="00837613" w:rsidRDefault="00837613" w:rsidP="00837613">
       <w:pPr>
         <w:pStyle w:val="28"/>
         <w:bidi/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09BFD679" w14:textId="77777777" w:rsidR="00837613" w:rsidRDefault="00837613" w:rsidP="00837613">
       <w:pPr>
         <w:pStyle w:val="28"/>
         <w:bidi/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79895224" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="00333600" w:rsidRDefault="00837613" w:rsidP="00837613">
       <w:pPr>
         <w:pStyle w:val="28"/>
         <w:bidi/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DE81832" w14:textId="77777777" w:rsidR="00837613" w:rsidRDefault="00837613" w:rsidP="00837613">
+    <w:p w14:paraId="185D7509" w14:textId="77777777" w:rsidR="00CF12B4" w:rsidRDefault="00CF12B4" w:rsidP="00073C19">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
-          <w:lang w:eastAsia="en-US"/>
-[...12 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="210CA3B7" w14:textId="77777777" w:rsidR="00837613" w:rsidRDefault="00837613" w:rsidP="00837613">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CF1560E" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="00F3068B" w:rsidRDefault="00837613" w:rsidP="00837613">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:sectPr w:rsidR="00837613" w:rsidRPr="00F3068B" w:rsidSect="00837613">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1684" w:right="1418" w:bottom="1418" w:left="1701" w:header="1134" w:footer="576" w:gutter="0"/>
           <w:pgNumType w:fmt="numberInDash"/>
           <w:cols w:num="2" w:space="709"/>
           <w:titlePg/>
           <w:bidi/>
           <w:docGrid w:linePitch="437"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="517F483A" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="00F3068B" w:rsidRDefault="00837613" w:rsidP="00837613">
+    <w:p w14:paraId="7559D5AE" w14:textId="276FEDAC" w:rsidR="00CF12B4" w:rsidRPr="006D4DF0" w:rsidRDefault="00CF12B4" w:rsidP="006D4DF0">
+      <w:pPr>
+        <w:pStyle w:val="INJES13authornamesEnglish"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="48"/>
+          <w:lang w:eastAsia="en-US" w:bidi="ar-IQ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C6AA7">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="48"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en" w:eastAsia="en-US" w:bidi="ar-IQ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Very important note: Use the styles provided within the template to format the search as required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="517F483A" w14:textId="545FAC17" w:rsidR="00837613" w:rsidRPr="006D4DF0" w:rsidRDefault="00837613" w:rsidP="006D4DF0">
       <w:pPr>
         <w:pStyle w:val="INJES12titleEnglish"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D4DF0">
         <w:t>Title of the Manuscript</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B02BDB4" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="00837613" w:rsidRDefault="00837613" w:rsidP="00837613">
+    <w:p w14:paraId="1B02BDB4" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="006D4DF0" w:rsidRDefault="00837613" w:rsidP="006D4DF0">
       <w:pPr>
         <w:pStyle w:val="INJES13authornamesEnglish"/>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D4DF0">
         <w:t xml:space="preserve">  First Author </w:t>
       </w:r>
-      <w:r w:rsidRPr="00837613">
+      <w:r w:rsidRPr="006D4DF0">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:vertAlign w:val="superscript"/>
           <w:rtl/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837613">
-[...19 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006D4DF0">
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4DF0">
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5789FD7A" wp14:editId="63CE02FE">
             <wp:extent cx="161925" cy="161925"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="1671672134" name="Picture 9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 16"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="161925" cy="161925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00837613">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006D4DF0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00837613">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006D4DF0">
         <w:t xml:space="preserve">  ,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00837613">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006D4DF0">
         <w:t xml:space="preserve">   Second Author </w:t>
       </w:r>
-      <w:r w:rsidRPr="00837613">
+      <w:r w:rsidRPr="006D4DF0">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:vertAlign w:val="superscript"/>
           <w:rtl/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837613">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006D4DF0">
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837613">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006D4DF0">
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7155A3A9" wp14:editId="7D747EFB">
             <wp:extent cx="161925" cy="161925"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="1671672135" name="Picture 9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 16"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="161925" cy="161925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00837613">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006D4DF0">
         <w:t xml:space="preserve">     ,   Third Author </w:t>
       </w:r>
-      <w:r w:rsidRPr="00837613">
+      <w:r w:rsidRPr="006D4DF0">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:vertAlign w:val="superscript"/>
           <w:rtl/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837613">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006D4DF0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00837613">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006D4DF0">
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7938554C" wp14:editId="012D3707">
             <wp:extent cx="161925" cy="161925"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="1671672136" name="Picture 9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 16"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="161925" cy="161925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00837613">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006D4DF0">
         <w:t xml:space="preserve"> (10pt)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="533453B1" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="008A41B5" w:rsidRDefault="00000000" w:rsidP="007847A5">
       <w:pPr>
         <w:pStyle w:val="INJES13EIMAL"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="00837613" w:rsidRPr="008A41B5">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>firstl@uomosul.edu.iq</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="00837613" w:rsidRPr="007847A5">
           <w:rPr>
             <w:color w:val="0000FF"/>
@@ -4506,156 +4875,148 @@
         <w:t xml:space="preserve"> pt)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5722553D" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="00F3068B" w:rsidRDefault="00837613" w:rsidP="00837613">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0857660B" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="00837613" w:rsidRDefault="00837613" w:rsidP="00837613">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BF264DA" w14:textId="02825AD0" w:rsidR="00837613" w:rsidRPr="007847A5" w:rsidRDefault="00837613" w:rsidP="007847A5">
+    <w:p w14:paraId="1BF264DA" w14:textId="02825AD0" w:rsidR="00837613" w:rsidRPr="006D4DF0" w:rsidRDefault="00837613" w:rsidP="006D4DF0">
       <w:pPr>
         <w:pStyle w:val="INJES18PublishingDateEnglish"/>
       </w:pPr>
-      <w:r w:rsidRPr="007847A5">
+      <w:r w:rsidRPr="006D4DF0">
         <w:t xml:space="preserve">Received: </w:t>
       </w:r>
-      <w:r w:rsidRPr="007847A5">
+      <w:r w:rsidRPr="006D4DF0">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
-      <w:r w:rsidRPr="007847A5">
+      <w:r w:rsidRPr="006D4DF0">
         <w:t xml:space="preserve"> March 20**   Received in revised form: 00 April 20**   Accepted: 00 May 20**</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FF423D9" w14:textId="21056365" w:rsidR="00837613" w:rsidRPr="007847A5" w:rsidRDefault="00837613" w:rsidP="007847A5">
       <w:pPr>
         <w:pStyle w:val="INJES18PublishingDateEnglish"/>
       </w:pPr>
       <w:r w:rsidRPr="007847A5">
         <w:t>Available online: 00 July 20**</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64100CE7" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="007847A5" w:rsidRDefault="00837613" w:rsidP="007847A5">
+    <w:p w14:paraId="64100CE7" w14:textId="123BDC00" w:rsidR="00837613" w:rsidRPr="006D4DF0" w:rsidRDefault="00837613" w:rsidP="006D4DF0">
       <w:pPr>
         <w:pStyle w:val="INJES15abstracttitleEnglish"/>
       </w:pPr>
-      <w:r w:rsidRPr="007847A5">
-[...3 lines deleted...]
-    <w:p w14:paraId="56CBE849" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="00F3068B" w:rsidRDefault="00837613" w:rsidP="00837613">
+      <w:r w:rsidRPr="006D4DF0">
+        <w:t xml:space="preserve">ABSTRACT </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_Hlk244888129"/>
+      <w:bookmarkStart w:id="7" w:name="_Hlk244888294"/>
+      <w:r w:rsidRPr="006D4DF0">
+        <w:t>(Italic, Bold, 1</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4DF0">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4DF0">
+        <w:t>pt)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w14:paraId="56CBE849" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="006D4DF0" w:rsidRDefault="00837613" w:rsidP="006D4DF0">
       <w:pPr>
         <w:pStyle w:val="INJES16AbstractTextEnglish"/>
-        <w:rPr>
-[...7 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D4DF0">
         <w:t xml:space="preserve">Fundamentally, the current study is concerned with the investigation and diagnosis of Ostracoda fossils from the subsurface section of the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F3068B">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006D4DF0">
         <w:t>Hartha</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F3068B">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006D4DF0">
         <w:t xml:space="preserve"> Formation (Late Campanian - Early Maastrichtian) from the Ba-8 well at central Iraq. Fifty-nine Ostracoda species belonging to (29) genera/ subgenera from (13) families are diagnosed and classified to their ranks according to the standard systematic paleontology. Whereas (57) species are attributed to species previously described from local and regional studies. Two species are left under open zoological nomenclature basically because of a lack of specimens. As a result, the study inferred that the species diagnosed in the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F3068B">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006D4DF0">
         <w:t>Hartha</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F3068B">
-[...19 lines deleted...]
-    <w:p w14:paraId="679B27B6" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="00837613" w:rsidRDefault="00837613" w:rsidP="00837613">
+      <w:r w:rsidRPr="006D4DF0">
+        <w:t xml:space="preserve"> Formation belong to the Late Campanian - Early Maastricht. These species are very similar in terms of external appearance and geologic age to the same species that were compared with them and which were previously described in the regions of East, West, and North Africa, as well as the Arabian Gulf region. (Italic, 9 pt).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="679B27B6" w14:textId="23F04300" w:rsidR="00837613" w:rsidRPr="00837613" w:rsidRDefault="00837613" w:rsidP="00837613">
       <w:pPr>
         <w:pStyle w:val="INJES172keywordsEnglish"/>
         <w:rPr>
           <w:rStyle w:val="INJES171keywordsTitleEnglish"/>
           <w:i/>
           <w:iCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00837613">
         <w:rPr>
           <w:rStyle w:val="INJES171keywordsTitleEnglish"/>
           <w:i/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>Keywords:</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4DF0" w:rsidRPr="006D4DF0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4DF0" w:rsidRPr="006D4DF0">
+        <w:rPr>
+          <w:rStyle w:val="INJES171keywordsTitleEnglish"/>
+          <w:i/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>(Italic, Bold, 11pt)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="464F603C" w14:textId="77777777" w:rsidR="00837613" w:rsidRPr="00333600" w:rsidRDefault="00837613" w:rsidP="00837613">
       <w:pPr>
         <w:pStyle w:val="INJES172keywordsEnglish"/>
       </w:pPr>
       <w:r w:rsidRPr="00333600">
         <w:t xml:space="preserve">First keyword; Second </w:t>
       </w:r>
       <w:r w:rsidRPr="00333600">
         <w:rPr>
           <w:rStyle w:val="INJES171keywordsTitleEnglish"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>keyword</w:t>
       </w:r>
       <w:r w:rsidRPr="00333600">
         <w:t>; Third keyword; Fourth keyword; Fifth keyword.</w:t>
       </w:r>
       <w:r w:rsidRPr="00333600">
@@ -4769,138 +5130,121 @@
             <w:iCs/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>http://creativecommons.org/licenses/by/4.0/</w:t>
         </w:r>
       </w:hyperlink>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F3068B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>) .</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="19CAE063" w14:textId="169C04F8" w:rsidR="00837613" w:rsidRPr="009D4419" w:rsidRDefault="00837613" w:rsidP="00837613">
+    <w:p w14:paraId="19CAE063" w14:textId="1316BAED" w:rsidR="00837613" w:rsidRPr="009D4419" w:rsidRDefault="00837613" w:rsidP="00837613">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Amiri" w:hAnsi="Amiri"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:sectPr w:rsidR="00837613" w:rsidRPr="009D4419" w:rsidSect="00837613">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1684" w:right="1418" w:bottom="1418" w:left="1701" w:header="1134" w:footer="663" w:gutter="0"/>
           <w:cols w:space="709"/>
           <w:titlePg/>
           <w:bidi/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00F3068B">
         <w:rPr>
           <w:rFonts w:ascii="Amiri" w:hAnsi="Amiri"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>==============================================================</w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="7AF11B63" w14:textId="51C85CB9" w:rsidR="00F3068B" w:rsidRPr="002C2F29" w:rsidRDefault="00F3068B" w:rsidP="002C2F29">
+        <w:t>============================================================</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AF11B63" w14:textId="2F47FB62" w:rsidR="00F3068B" w:rsidRPr="002C2F29" w:rsidRDefault="00F3068B" w:rsidP="002C2F29">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:rtl/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F3068B" w:rsidRPr="002C2F29" w:rsidSect="00F96A03">
       <w:headerReference w:type="default" r:id="rId26"/>
       <w:footerReference w:type="default" r:id="rId27"/>
       <w:footerReference w:type="first" r:id="rId28"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="1021" w:footer="576" w:gutter="0"/>
       <w:pgNumType w:fmt="numberInDash"/>
       <w:cols w:space="425"/>
       <w:titlePg/>
       <w:docGrid w:type="lines" w:linePitch="437"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D69CA5F" w14:textId="77777777" w:rsidR="006F04C4" w:rsidRDefault="006F04C4" w:rsidP="006F157B">
+    <w:p w14:paraId="36A0BA93" w14:textId="77777777" w:rsidR="00902755" w:rsidRDefault="00902755" w:rsidP="006F157B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6FF6F6EB" w14:textId="77777777" w:rsidR="006F04C4" w:rsidRDefault="006F04C4" w:rsidP="006F157B">
+    <w:p w14:paraId="76FC8B15" w14:textId="77777777" w:rsidR="00902755" w:rsidRDefault="00902755" w:rsidP="006F157B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -5257,58 +5601,58 @@
     <w:r w:rsidRPr="002C2F29">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="12"/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="002C2F29">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="12"/>
         <w:lang w:bidi="ar-IQ"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14DEF677" w14:textId="77777777" w:rsidR="006F04C4" w:rsidRDefault="006F04C4" w:rsidP="006F157B">
+    <w:p w14:paraId="28C511C5" w14:textId="77777777" w:rsidR="00902755" w:rsidRDefault="00902755" w:rsidP="006F157B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04A11080" w14:textId="77777777" w:rsidR="006F04C4" w:rsidRDefault="006F04C4" w:rsidP="006F157B">
+    <w:p w14:paraId="720AAD26" w14:textId="77777777" w:rsidR="00902755" w:rsidRDefault="00902755" w:rsidP="006F157B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="0D04D63E" w14:textId="77777777" w:rsidR="006D7D4B" w:rsidRPr="003D5B84" w:rsidRDefault="006D7D4B" w:rsidP="005B5DDF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="851"/>
         <w:tab w:val="left" w:pos="3405"/>
         <w:tab w:val="right" w:pos="8789"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="240"/>
     </w:pPr>
     <w:r>
       <w:rPr>
@@ -9810,50 +10154,51 @@
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyNTQytjQ1NTIxN7EwMDZX0lEKTi0uzszPAykwMagFAC83DiEtAAAA"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="008E3A7A"/>
     <w:rsid w:val="0000482C"/>
     <w:rsid w:val="000059A9"/>
     <w:rsid w:val="000070DE"/>
     <w:rsid w:val="00014473"/>
     <w:rsid w:val="000161EA"/>
     <w:rsid w:val="000226DE"/>
     <w:rsid w:val="000232CB"/>
     <w:rsid w:val="00023672"/>
     <w:rsid w:val="00027D4E"/>
     <w:rsid w:val="00031086"/>
     <w:rsid w:val="00034912"/>
     <w:rsid w:val="00034AEC"/>
     <w:rsid w:val="00055900"/>
     <w:rsid w:val="00057234"/>
     <w:rsid w:val="0006668B"/>
     <w:rsid w:val="00067AEB"/>
+    <w:rsid w:val="00073C19"/>
     <w:rsid w:val="00073EF1"/>
     <w:rsid w:val="00076ADD"/>
     <w:rsid w:val="00086A38"/>
     <w:rsid w:val="00086AC4"/>
     <w:rsid w:val="0009430B"/>
     <w:rsid w:val="00095734"/>
     <w:rsid w:val="000A2A92"/>
     <w:rsid w:val="000A6B24"/>
     <w:rsid w:val="000C0310"/>
     <w:rsid w:val="000C0A49"/>
     <w:rsid w:val="000C7485"/>
     <w:rsid w:val="000D09D4"/>
     <w:rsid w:val="000D3AF0"/>
     <w:rsid w:val="000E474F"/>
     <w:rsid w:val="000E7C82"/>
     <w:rsid w:val="001035DC"/>
     <w:rsid w:val="00115EB3"/>
     <w:rsid w:val="00122EFE"/>
     <w:rsid w:val="00130593"/>
     <w:rsid w:val="00140FB7"/>
     <w:rsid w:val="00154AD3"/>
     <w:rsid w:val="00166767"/>
     <w:rsid w:val="00167FD7"/>
     <w:rsid w:val="0018146B"/>
     <w:rsid w:val="001818D5"/>
@@ -9862,145 +10207,150 @@
     <w:rsid w:val="001873FE"/>
     <w:rsid w:val="001B4867"/>
     <w:rsid w:val="001B663F"/>
     <w:rsid w:val="001D6C5C"/>
     <w:rsid w:val="001E2AEB"/>
     <w:rsid w:val="001F2415"/>
     <w:rsid w:val="00202B7D"/>
     <w:rsid w:val="0020311B"/>
     <w:rsid w:val="00204E55"/>
     <w:rsid w:val="0022037F"/>
     <w:rsid w:val="0023238B"/>
     <w:rsid w:val="00233A26"/>
     <w:rsid w:val="00236BFA"/>
     <w:rsid w:val="0024434A"/>
     <w:rsid w:val="00262F33"/>
     <w:rsid w:val="002631A2"/>
     <w:rsid w:val="00283FBE"/>
     <w:rsid w:val="00293622"/>
     <w:rsid w:val="002A1F76"/>
     <w:rsid w:val="002C0F3E"/>
     <w:rsid w:val="002C228C"/>
     <w:rsid w:val="002C2F29"/>
     <w:rsid w:val="002C6489"/>
     <w:rsid w:val="002D00F2"/>
     <w:rsid w:val="002D23B7"/>
+    <w:rsid w:val="002D44ED"/>
     <w:rsid w:val="002E1631"/>
+    <w:rsid w:val="002E6794"/>
     <w:rsid w:val="002E7F79"/>
     <w:rsid w:val="002F5A06"/>
     <w:rsid w:val="00312FE1"/>
     <w:rsid w:val="00326141"/>
     <w:rsid w:val="00333600"/>
     <w:rsid w:val="00337BF7"/>
     <w:rsid w:val="00354CB0"/>
     <w:rsid w:val="0036159E"/>
     <w:rsid w:val="00361CD4"/>
     <w:rsid w:val="00364A72"/>
     <w:rsid w:val="0036699C"/>
     <w:rsid w:val="00374B8A"/>
     <w:rsid w:val="00377092"/>
     <w:rsid w:val="003771B5"/>
     <w:rsid w:val="00377CA8"/>
     <w:rsid w:val="00377F9F"/>
     <w:rsid w:val="0038138E"/>
     <w:rsid w:val="00381F0D"/>
     <w:rsid w:val="00386217"/>
     <w:rsid w:val="00387BEB"/>
     <w:rsid w:val="00391B69"/>
     <w:rsid w:val="00393A8E"/>
     <w:rsid w:val="003A3C27"/>
     <w:rsid w:val="003A6500"/>
     <w:rsid w:val="003B40E0"/>
     <w:rsid w:val="003B59DF"/>
     <w:rsid w:val="003B7AE0"/>
     <w:rsid w:val="003C2A6A"/>
     <w:rsid w:val="003C38E0"/>
     <w:rsid w:val="003C40DF"/>
     <w:rsid w:val="003D065F"/>
     <w:rsid w:val="003D2F2F"/>
     <w:rsid w:val="003D4336"/>
     <w:rsid w:val="003E2DED"/>
     <w:rsid w:val="00401D30"/>
     <w:rsid w:val="004038D4"/>
     <w:rsid w:val="00406712"/>
     <w:rsid w:val="00412ED0"/>
     <w:rsid w:val="00417CE0"/>
     <w:rsid w:val="00426ABC"/>
     <w:rsid w:val="00432160"/>
+    <w:rsid w:val="004438C1"/>
     <w:rsid w:val="004552D6"/>
     <w:rsid w:val="0045653F"/>
     <w:rsid w:val="004617A9"/>
     <w:rsid w:val="004718D5"/>
     <w:rsid w:val="0047249D"/>
     <w:rsid w:val="0047310E"/>
     <w:rsid w:val="00477E94"/>
     <w:rsid w:val="00484E2F"/>
     <w:rsid w:val="00487D1B"/>
     <w:rsid w:val="00490B76"/>
     <w:rsid w:val="00497763"/>
     <w:rsid w:val="004A12ED"/>
     <w:rsid w:val="004A25CA"/>
     <w:rsid w:val="004A553B"/>
     <w:rsid w:val="004B16A6"/>
     <w:rsid w:val="004B5879"/>
     <w:rsid w:val="004D0E86"/>
     <w:rsid w:val="004D4757"/>
     <w:rsid w:val="004D4E7D"/>
     <w:rsid w:val="004D7007"/>
     <w:rsid w:val="004F06D1"/>
     <w:rsid w:val="004F15A5"/>
     <w:rsid w:val="004F30BC"/>
     <w:rsid w:val="004F7866"/>
     <w:rsid w:val="00501E0D"/>
     <w:rsid w:val="00522BF7"/>
     <w:rsid w:val="00526DA1"/>
     <w:rsid w:val="00531FEF"/>
     <w:rsid w:val="00545668"/>
     <w:rsid w:val="005531F0"/>
     <w:rsid w:val="0055556C"/>
     <w:rsid w:val="00564576"/>
     <w:rsid w:val="0059186D"/>
     <w:rsid w:val="005C1746"/>
     <w:rsid w:val="005F2092"/>
     <w:rsid w:val="005F315A"/>
+    <w:rsid w:val="0060039F"/>
     <w:rsid w:val="00605141"/>
     <w:rsid w:val="0061520B"/>
     <w:rsid w:val="0061615C"/>
     <w:rsid w:val="00620A22"/>
     <w:rsid w:val="0062737B"/>
     <w:rsid w:val="00643509"/>
     <w:rsid w:val="0065039C"/>
     <w:rsid w:val="0065064E"/>
     <w:rsid w:val="006508CD"/>
     <w:rsid w:val="00671191"/>
     <w:rsid w:val="00677A6F"/>
     <w:rsid w:val="006840AC"/>
     <w:rsid w:val="00692393"/>
     <w:rsid w:val="006B349F"/>
     <w:rsid w:val="006B6D5A"/>
     <w:rsid w:val="006C2D04"/>
     <w:rsid w:val="006D3736"/>
+    <w:rsid w:val="006D4DF0"/>
     <w:rsid w:val="006D5244"/>
     <w:rsid w:val="006D7D4B"/>
     <w:rsid w:val="006F04C4"/>
     <w:rsid w:val="006F157B"/>
     <w:rsid w:val="006F78C9"/>
     <w:rsid w:val="00702C54"/>
     <w:rsid w:val="00703A3C"/>
     <w:rsid w:val="00712B4C"/>
     <w:rsid w:val="007136D2"/>
     <w:rsid w:val="00717FCC"/>
     <w:rsid w:val="00735795"/>
     <w:rsid w:val="00737593"/>
     <w:rsid w:val="00742710"/>
     <w:rsid w:val="00744283"/>
     <w:rsid w:val="00744C88"/>
     <w:rsid w:val="00754370"/>
     <w:rsid w:val="00762745"/>
     <w:rsid w:val="00762E49"/>
     <w:rsid w:val="007757B0"/>
     <w:rsid w:val="00775F41"/>
     <w:rsid w:val="007765E6"/>
     <w:rsid w:val="00776C66"/>
     <w:rsid w:val="00777114"/>
     <w:rsid w:val="007847A5"/>
     <w:rsid w:val="0079608A"/>
@@ -10018,50 +10368,51 @@
     <w:rsid w:val="007E774C"/>
     <w:rsid w:val="007F7332"/>
     <w:rsid w:val="00802696"/>
     <w:rsid w:val="00805085"/>
     <w:rsid w:val="00812C26"/>
     <w:rsid w:val="00814998"/>
     <w:rsid w:val="00824384"/>
     <w:rsid w:val="00825067"/>
     <w:rsid w:val="00830C6B"/>
     <w:rsid w:val="008322A3"/>
     <w:rsid w:val="00833FA8"/>
     <w:rsid w:val="00837613"/>
     <w:rsid w:val="00854E68"/>
     <w:rsid w:val="00877E08"/>
     <w:rsid w:val="00880854"/>
     <w:rsid w:val="00893BA5"/>
     <w:rsid w:val="008A1E24"/>
     <w:rsid w:val="008B39F0"/>
     <w:rsid w:val="008B75A6"/>
     <w:rsid w:val="008B791A"/>
     <w:rsid w:val="008C2DD3"/>
     <w:rsid w:val="008C4798"/>
     <w:rsid w:val="008E3A7A"/>
     <w:rsid w:val="008E7180"/>
     <w:rsid w:val="008E7FC1"/>
+    <w:rsid w:val="00902755"/>
     <w:rsid w:val="00903910"/>
     <w:rsid w:val="0090620B"/>
     <w:rsid w:val="009151FA"/>
     <w:rsid w:val="00922179"/>
     <w:rsid w:val="00924300"/>
     <w:rsid w:val="00927124"/>
     <w:rsid w:val="009356FF"/>
     <w:rsid w:val="00935CA1"/>
     <w:rsid w:val="00937F51"/>
     <w:rsid w:val="00942D68"/>
     <w:rsid w:val="00943866"/>
     <w:rsid w:val="00945A3A"/>
     <w:rsid w:val="00947EBD"/>
     <w:rsid w:val="00955814"/>
     <w:rsid w:val="00970553"/>
     <w:rsid w:val="00974292"/>
     <w:rsid w:val="00975D0C"/>
     <w:rsid w:val="00990101"/>
     <w:rsid w:val="009917DA"/>
     <w:rsid w:val="009942E8"/>
     <w:rsid w:val="009A6D4E"/>
     <w:rsid w:val="009B3090"/>
     <w:rsid w:val="009B759F"/>
     <w:rsid w:val="009C38F0"/>
     <w:rsid w:val="009C45B4"/>
@@ -10128,50 +10479,52 @@
     <w:rsid w:val="00C16211"/>
     <w:rsid w:val="00C2148A"/>
     <w:rsid w:val="00C26325"/>
     <w:rsid w:val="00C347CA"/>
     <w:rsid w:val="00C46AAC"/>
     <w:rsid w:val="00C46E49"/>
     <w:rsid w:val="00C50DF5"/>
     <w:rsid w:val="00C52F2B"/>
     <w:rsid w:val="00C60756"/>
     <w:rsid w:val="00C66D8E"/>
     <w:rsid w:val="00C72E67"/>
     <w:rsid w:val="00C82636"/>
     <w:rsid w:val="00C86CDA"/>
     <w:rsid w:val="00CA004A"/>
     <w:rsid w:val="00CA37EF"/>
     <w:rsid w:val="00CB4F86"/>
     <w:rsid w:val="00CB58F8"/>
     <w:rsid w:val="00CB6437"/>
     <w:rsid w:val="00CC08E2"/>
     <w:rsid w:val="00CC4AA1"/>
     <w:rsid w:val="00CC78A3"/>
     <w:rsid w:val="00CD36EB"/>
     <w:rsid w:val="00CD4519"/>
     <w:rsid w:val="00CE1B58"/>
     <w:rsid w:val="00CE694D"/>
+    <w:rsid w:val="00CF109E"/>
+    <w:rsid w:val="00CF12B4"/>
     <w:rsid w:val="00CF7D6F"/>
     <w:rsid w:val="00D04131"/>
     <w:rsid w:val="00D14576"/>
     <w:rsid w:val="00D15058"/>
     <w:rsid w:val="00D167E7"/>
     <w:rsid w:val="00D20CC0"/>
     <w:rsid w:val="00D4511F"/>
     <w:rsid w:val="00D63A73"/>
     <w:rsid w:val="00D67B9F"/>
     <w:rsid w:val="00D72ADB"/>
     <w:rsid w:val="00D771DB"/>
     <w:rsid w:val="00D8427E"/>
     <w:rsid w:val="00D86368"/>
     <w:rsid w:val="00D87873"/>
     <w:rsid w:val="00D93111"/>
     <w:rsid w:val="00DB19F2"/>
     <w:rsid w:val="00DB2BA9"/>
     <w:rsid w:val="00DC33D5"/>
     <w:rsid w:val="00DE15CA"/>
     <w:rsid w:val="00DE3321"/>
     <w:rsid w:val="00DE707B"/>
     <w:rsid w:val="00DE7D05"/>
     <w:rsid w:val="00DE7E78"/>
     <w:rsid w:val="00DE7F4F"/>
     <w:rsid w:val="00E00B5D"/>
@@ -10202,50 +10555,51 @@
     <w:rsid w:val="00F1019C"/>
     <w:rsid w:val="00F101C3"/>
     <w:rsid w:val="00F101D2"/>
     <w:rsid w:val="00F1329D"/>
     <w:rsid w:val="00F16274"/>
     <w:rsid w:val="00F3068B"/>
     <w:rsid w:val="00F312FD"/>
     <w:rsid w:val="00F36B5E"/>
     <w:rsid w:val="00F432D3"/>
     <w:rsid w:val="00F50E8D"/>
     <w:rsid w:val="00F6105E"/>
     <w:rsid w:val="00F611E4"/>
     <w:rsid w:val="00F716AE"/>
     <w:rsid w:val="00F717F0"/>
     <w:rsid w:val="00F74386"/>
     <w:rsid w:val="00F765DA"/>
     <w:rsid w:val="00F771ED"/>
     <w:rsid w:val="00F83343"/>
     <w:rsid w:val="00F8614C"/>
     <w:rsid w:val="00F96A03"/>
     <w:rsid w:val="00F97DBD"/>
     <w:rsid w:val="00FA2B22"/>
     <w:rsid w:val="00FA7095"/>
     <w:rsid w:val="00FA784A"/>
     <w:rsid w:val="00FB1D73"/>
+    <w:rsid w:val="00FB1F3C"/>
     <w:rsid w:val="00FB2213"/>
     <w:rsid w:val="00FC343A"/>
     <w:rsid w:val="00FC61E4"/>
     <w:rsid w:val="00FC7856"/>
     <w:rsid w:val="00FD430F"/>
     <w:rsid w:val="00FE614F"/>
     <w:rsid w:val="00FE6923"/>
     <w:rsid w:val="00FF1C0C"/>
     <w:rsid w:val="00FF380A"/>
     <w:rsid w:val="00FF4FA6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
@@ -10842,109 +11196,108 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:qFormat/>
     <w:rsid w:val="006D7D4B"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:right="-4041"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:color w:val="auto"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-AU" w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="INJES12titleEnglish">
     <w:name w:val="INJES_1.2_title English"/>
     <w:next w:val="INJES13authornamesEnglish"/>
     <w:qFormat/>
     <w:rsid w:val="000226DE"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="120" w:after="240"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="C00000"/>
       <w:sz w:val="32"/>
       <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="INJES13authornamesEnglish">
     <w:name w:val="INJES_1.3_authornames English"/>
     <w:basedOn w:val="INJES31textEnglish"/>
     <w:next w:val="INJES14AffiliationEnglish"/>
     <w:qFormat/>
-    <w:rsid w:val="00333600"/>
+    <w:rsid w:val="004438C1"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:snapToGrid/>
-      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="INJES31textEnglish">
     <w:name w:val="INJES_3.1_text English"/>
     <w:link w:val="INJES31textEnglishChar"/>
     <w:qFormat/>
     <w:rsid w:val="00E1130F"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:ind w:firstLine="425"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="INJES14AffiliationEnglish">
     <w:name w:val="INJES_1.4_Affiliation English"/>
     <w:basedOn w:val="Normal"/>
@@ -11612,58 +11965,58 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="120">
     <w:name w:val="12. اسماء الباحثين بالعربي"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A52BB9"/>
     <w:pPr>
       <w:bidi/>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Simplified Arabic"/>
       <w:b w:val="0"/>
       <w:bCs/>
       <w:i/>
       <w:color w:val="auto"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US" w:bidi="ar-IQ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="13">
     <w:name w:val="13. مواقع عمل الباحثين بالعربي"/>
     <w:basedOn w:val="INJES14AffiliationEnglish"/>
     <w:qFormat/>
-    <w:rsid w:val="00F3068B"/>
+    <w:rsid w:val="00CF12B4"/>
     <w:pPr>
       <w:bidi/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Simplified Arabic" w:eastAsia="Calibri" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
       <w:iCs/>
-      <w:sz w:val="20"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="15">
     <w:name w:val="15. عنوان الملخص بالعربي"/>
     <w:basedOn w:val="INJES12titleEnglish"/>
     <w:qFormat/>
     <w:rsid w:val="00837613"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Simplified Arabic"/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="16">
     <w:name w:val="16. الملخص بالعربي"/>
     <w:basedOn w:val="INJES16AbstractTextEnglish"/>
     <w:qFormat/>
     <w:rsid w:val="00F611E4"/>
@@ -11725,144 +12078,144 @@
       <w:iCs w:val="0"/>
       <w:color w:val="C00000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="201">
     <w:name w:val="20. عنوان الفقرة الفرعية بالعربي1"/>
     <w:basedOn w:val="191"/>
     <w:qFormat/>
     <w:rsid w:val="00880854"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="17"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="21">
     <w:name w:val="21. نص البحث بالعربي"/>
     <w:basedOn w:val="201"/>
     <w:qFormat/>
-    <w:rsid w:val="006D7D4B"/>
+    <w:rsid w:val="00CF12B4"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:ind w:right="144" w:firstLine="418"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:color w:val="auto"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="22">
     <w:name w:val="22. عنوان الجدول بالعربي"/>
     <w:basedOn w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00880854"/>
+    <w:rsid w:val="006D4DF0"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="23">
     <w:name w:val="23. محتوى الجدول بالعربي"/>
     <w:basedOn w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="00880854"/>
+    <w:rsid w:val="006D4DF0"/>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="25">
     <w:name w:val="25. عنوان الشكل بالعربي"/>
     <w:basedOn w:val="23"/>
     <w:qFormat/>
-    <w:rsid w:val="007C2481"/>
+    <w:rsid w:val="006D4DF0"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="18"/>
-      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="24">
     <w:name w:val="24. المعادلات بالعربي"/>
     <w:basedOn w:val="25"/>
     <w:qFormat/>
     <w:rsid w:val="000E474F"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="26">
     <w:name w:val="26. المصادر"/>
     <w:basedOn w:val="24"/>
     <w:qFormat/>
-    <w:rsid w:val="00837613"/>
+    <w:rsid w:val="006D4DF0"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:ind w:right="0" w:firstLine="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
-      <w:szCs w:val="20"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="27">
     <w:name w:val="27. العنوان الرئيسي للملحق بالعربي"/>
     <w:basedOn w:val="26"/>
     <w:qFormat/>
     <w:rsid w:val="00333600"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Simplified Arabic" w:hAnsi="Simplified Arabic" w:cs="Simplified Arabic"/>
       <w:b/>
       <w:bCs/>
-      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="28">
     <w:name w:val="28. عنوان المحلق بالعربي"/>
     <w:basedOn w:val="27"/>
     <w:qFormat/>
-    <w:rsid w:val="00333600"/>
+    <w:rsid w:val="006D4DF0"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="29">
     <w:name w:val="29. الترقيم بالعربي"/>
     <w:basedOn w:val="28"/>
     <w:qFormat/>
     <w:rsid w:val="000E474F"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="14">
     <w:name w:val="14. تواريخ النشر بالعربي"/>
     <w:basedOn w:val="13"/>
     <w:qFormat/>
     <w:rsid w:val="00333600"/>
     <w:rPr>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:lang w:eastAsia="en-US"/>
@@ -13269,50 +13622,106 @@
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="20">
     <w:name w:val="20. عنوان الفقرة الفرعية بالعربي"/>
     <w:basedOn w:val="191"/>
     <w:qFormat/>
     <w:rsid w:val="00837613"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:ind w:left="720" w:hanging="360"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="1284075235">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="857350345">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2132899472">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1228029392">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
   <w:encoding w:val="iso-8859-6"/>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalweather.tamu.edu/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:firstl@uomosul.edu.iq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:third3@ccu.edu.tw" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%20second2@ccu.edu.tw" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%20second2@ccu.edu.tw" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:third3@ccu.edu.tw" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:firstl@uomosul.edu.iq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.earth.uomosul.edu.iq" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Ahmed\Desktop\IGJ_Template1.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -13603,76 +14012,76 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A02CF1D-ECF1-4A50-9A48-50C3A7F43850}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>IGJ_Template1.dot</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>7216</Characters>
+  <Pages>5</Pages>
+  <Words>1307</Words>
+  <Characters>7453</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>60</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>62</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8465</CharactersWithSpaces>
+  <CharactersWithSpaces>8743</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>720927</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://geology.org/annual-report</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3211272</vt:i4>
       </vt:variant>
       <vt:variant>